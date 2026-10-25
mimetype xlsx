--- v0 (2026-07-12)
+++ v1 (2026-10-25)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\공유 드라이브\한국장애인복지시설협회\2026\3. 인권센터\3-9. 복지부\0706 복지부 인권지킴이단 현황조사 자료\외부\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C72067C1-35AC-444B-880B-F0223A7262C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16620EC7-7383-4FF8-8B16-C48C5A54A38C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CD759B2A-1F94-4359-9E9C-67283CD78F62}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CD759B2A-1F94-4359-9E9C-67283CD78F62}"/>
   </bookViews>
   <sheets>
     <sheet name="인권지킴이단 운영 및 활동" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="38">
   <si>
@@ -151,54 +152,50 @@
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>외부위원
 위촉절차</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>회의실적</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>정기: 분기별/월별 등 00건
 수시: 00건</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>회의록</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>(공무원/변호사/교수/보호자 등)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>상담일지 별첨</t>
-[...2 lines deleted...]
-  <si>
     <t>상담내역
 (전화/홈페이지/대면 등)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>상담처리결과</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>외부위원
 이름</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>서울</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>000시설</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>000법인</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
@@ -206,58 +203,63 @@
     <t>0명</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>홍길동</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>팀장</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>김영희</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>내부직원/공무원/인권지킴이단</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>지자체추천 or 
 센터자체</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t xml:space="preserve">- 모니터링 내용
-[...6 lines deleted...]
-- 작성시 2026년 기준으로 작성해주시면 됩니다.</t>
+    <t>- 운영현황 작성시 2026년 기준으로 작성해주시면 됩니다.(A~L)
+- 내부위원 및 외부위원은 한 셀에 여러 명을 작성하지 마시고, 위원 1명당 1개의 셀에 작성해 주시기 바랍니다.(홍길동(O), 홍길동,김철수(X))
+- 인권지킴이단 구성 및 운영계획(L)은 각 시설의 사업계획서 참고하시어 적어주시기 바랍니다.
+- 인권침해 모니터링 및 인권침해 모니터링 확인결과(M~P)는 최근 5년간(2021년~2026년 현재)의 사례를 작성해  주시기 바랍니다. 사례가 없는 경우에는 '없음'으로 기재하거나 공란으로 두셔도 됩니다.</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>상담일지 별첨
+(최근 5년 2021~2026현재)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>- 모니터링 내용</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -651,204 +653,206 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5194F774-E528-4B6B-9063-52BC54C025DE}">
   <dimension ref="A1:T38"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="5" max="5" width="11.75" customWidth="1"/>
     <col min="6" max="6" width="9.75" customWidth="1"/>
     <col min="7" max="7" width="10.25" customWidth="1"/>
     <col min="8" max="8" width="9.75" customWidth="1"/>
     <col min="9" max="9" width="9.25" customWidth="1"/>
     <col min="10" max="10" width="10.375" customWidth="1"/>
     <col min="11" max="11" width="11.75" customWidth="1"/>
     <col min="12" max="14" width="21.875" customWidth="1"/>
     <col min="15" max="15" width="32.875" customWidth="1"/>
     <col min="16" max="20" width="21.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:20" ht="133.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
       <c r="L1" s="8"/>
       <c r="M1" s="8"/>
+      <c r="N1" s="8"/>
+      <c r="O1" s="8"/>
     </row>
     <row r="3" spans="1:20" s="1" customFormat="1" ht="49.5" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="P3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="Q3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="R3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="S3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="T3" s="3" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="66" x14ac:dyDescent="0.3">
       <c r="A4" s="2">
         <v>2026</v>
       </c>
       <c r="B4" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="D4" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="5" t="s">
+      <c r="E4" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="F4" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="G4" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="G4" s="5" t="s">
+      <c r="H4" s="5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>22</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="N4" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O4" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="6" t="s">
         <v>20</v>
       </c>
       <c r="R4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="S4" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="T4" s="6"/>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
     </row>
@@ -1558,51 +1562,51 @@
     </row>
     <row r="38" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A1:O1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="25" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>인권지킴이단 운영 및 활동</vt:lpstr>