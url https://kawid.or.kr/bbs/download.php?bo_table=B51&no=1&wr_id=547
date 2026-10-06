--- v0 (2026-08-06)
+++ v1 (2026-10-06)
@@ -1,72 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="JPG" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CF4CC752-2652-45BF-BDE0-B07DB62EC1FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2CB918D2-1D57-480A-8D87-8E31E4F7FB9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CA26D9E1-5967-4C42-8F60-4D24230A7408}"/>
   </bookViews>
   <sheets>
     <sheet name="파크골프 참가신청서" sheetId="1" r:id="rId1"/>
     <sheet name="개인정보수집이용동의서 " sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="179021"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>연번</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>이름</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>주민등록번호</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>구분</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>950101-1234567</t>
@@ -135,54 +141,50 @@
   <si>
     <t>7) 현장 상황을 고려하여 참가자 수 제한 또는 일정이 변경될 수 있음</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>※ 선발 우선순위</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>★ 파트너 선수 2명으로 제한</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>지도자</t>
   </si>
   <si>
     <t>★ 주민등록번호는 추후 보험 가입 시 활용될 예정</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>단체전</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>.</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>1) 각 팀은 반드시 선수 4명(파트너 선수 2명), 지도자 1명 총 5명으로 구성되어야 함</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">  개인정보 수집 및 이용 동의서</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>수집목적</t>
   </si>
   <si>
     <t>보유기간</t>
   </si>
   <si>
     <t>3년</t>
   </si>
   <si>
     <t>참가자 : 성명, 성별, 주민번호, 장애유형, 소속, 연락처, E-mail, 주소</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>수집항목</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
@@ -460,56 +462,60 @@
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 2026년      월       일
                    참가자 :               (서명 또는 인)</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>1순위: 한국장애인복지시설협회 측 모집 기관 10팀(각 시도별 1팀씩 우선 모집)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>2순위: 2023년 ~ 2025년 스페셜올림픽코리아 주최 대회 참가 이력</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>3순위: 2025 스페셜올림픽코리아 파크골프대회 및 스페셜올림픽코리아 주관 골프대회참가 이력</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
+  <si>
+    <t>1) 각 팀은 반드시 선수 4명(스페셜선수 4명이 불가능 시 파트너 선수 최대 2명), 지도자 1명 총 5명으로 구성되어야 함(스페셜선수:발달장애인/ 파트너선수 비장애인)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -591,57 +597,50 @@
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <color theme="10"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="129"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="9"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
@@ -953,248 +952,236 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="연결된 셀" xfId="2" builtinId="24"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="하이퍼링크" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1545,446 +1532,446 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sok123@naver.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E004C0F-B7C4-4F28-8DC0-C671A4D2EC50}">
-  <dimension ref="B1:S40"/>
+  <dimension ref="B1:S44"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:N1"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="8.75" customWidth="1"/>
     <col min="3" max="3" width="2" customWidth="1"/>
     <col min="4" max="4" width="14.125" customWidth="1"/>
     <col min="5" max="5" width="24.875" customWidth="1"/>
     <col min="6" max="6" width="15.5" customWidth="1"/>
     <col min="7" max="7" width="21.25" customWidth="1"/>
     <col min="8" max="8" width="5.875" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="44.25" customWidth="1"/>
+    <col min="9" max="9" width="83.25" customWidth="1"/>
     <col min="10" max="10" width="24.5" customWidth="1"/>
     <col min="11" max="11" width="23.125" customWidth="1"/>
     <col min="12" max="12" width="24.875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="19.625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="42.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="55.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="37" t="s">
-[...13 lines deleted...]
-      <c r="N1" s="37"/>
+      <c r="B1" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
     </row>
     <row r="2" spans="2:19" ht="31.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
-      <c r="J2" s="15" t="s">
+      <c r="J2" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="12"/>
-[...2 lines deleted...]
-      <c r="N2" s="12"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
+      <c r="N2" s="11"/>
     </row>
     <row r="3" spans="2:19" ht="31.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="4"/>
+      <c r="B3" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" s="1"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
-      <c r="J3" s="15" t="s">
+      <c r="J3" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+    </row>
+    <row r="4" spans="2:19" ht="31.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="K3" s="12"/>
-[...21 lines deleted...]
-      <c r="N4" s="13"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="12"/>
       <c r="O4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="2:19" ht="31.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" s="12"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="12"/>
+      <c r="N5" s="12"/>
+    </row>
+    <row r="6" spans="2:19" ht="31.15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="1" t="s">
         <v>41</v>
-      </c>
-[...17 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
-      <c r="J6" s="12"/>
-[...3 lines deleted...]
-      <c r="N6" s="12"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
     </row>
     <row r="7" spans="2:19" ht="31.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
-      <c r="J7" s="17" t="s">
-[...5 lines deleted...]
-      <c r="N7" s="14"/>
+      <c r="J7" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" s="13"/>
+      <c r="L7" s="13"/>
+      <c r="M7" s="13"/>
+      <c r="N7" s="13"/>
     </row>
     <row r="8" spans="2:19" ht="31.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
-      <c r="J8" s="17" t="s">
+      <c r="J8" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="K8" s="14"/>
-[...2 lines deleted...]
-      <c r="N8" s="14"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="13"/>
+      <c r="M8" s="13"/>
+      <c r="N8" s="13"/>
     </row>
     <row r="9" spans="2:19" ht="31.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="9" t="s">
+      <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="9"/>
+      <c r="C9" s="8"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
-      <c r="J9" s="17" t="s">
+      <c r="J9" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="K9" s="12"/>
-[...2 lines deleted...]
-      <c r="N9" s="12"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="11"/>
     </row>
     <row r="10" spans="2:19" ht="31.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="9" t="s">
+      <c r="B10" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="9"/>
+      <c r="C10" s="8"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
-      <c r="J10" s="17"/>
-[...3 lines deleted...]
-      <c r="N10" s="12"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="11"/>
+      <c r="N10" s="11"/>
     </row>
     <row r="11" spans="2:19" ht="31.15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="4" t="s">
+      <c r="B11" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C11" s="4"/>
+      <c r="C11" s="1"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
-      <c r="J11" s="12"/>
-[...3 lines deleted...]
-      <c r="N11" s="12"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="11"/>
     </row>
     <row r="12" spans="2:19" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="40" t="s">
+      <c r="B12" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C12" s="42" t="s">
+      <c r="C12" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="43"/>
-      <c r="E12" s="40" t="s">
+      <c r="D12" s="39"/>
+      <c r="E12" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="40" t="s">
+      <c r="F12" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="H12" s="38" t="s">
+      <c r="H12" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="I12" s="38" t="s">
+      <c r="I12" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="38" t="s">
+      <c r="J12" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="K12" s="40" t="s">
+      <c r="K12" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="L12" s="38" t="s">
+      <c r="L12" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="M12" s="38" t="s">
+      <c r="M12" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="N12" s="40" t="s">
+      <c r="N12" s="36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="2:19" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="41"/>
-[...11 lines deleted...]
-      <c r="N13" s="41"/>
+      <c r="B13" s="37"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="35"/>
+      <c r="H13" s="35"/>
+      <c r="I13" s="35"/>
+      <c r="J13" s="37"/>
+      <c r="K13" s="37"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="35"/>
+      <c r="N13" s="37"/>
     </row>
     <row r="14" spans="2:19" ht="201" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B14" s="18">
+      <c r="B14" s="16">
         <v>1</v>
       </c>
-      <c r="C14" s="35" t="s">
+      <c r="C14" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="36"/>
-[...1 lines deleted...]
-      <c r="F14" s="19" t="s" ph="1">
+      <c r="D14" s="32"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="17" t="s" ph="1">
         <v>23</v>
       </c>
-      <c r="G14" s="19"/>
-[...3 lines deleted...]
-      <c r="K14" s="21" t="s">
+      <c r="G14" s="17"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="17"/>
+      <c r="J14" s="17" ph="1"/>
+      <c r="K14" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="L14" s="22" t="s">
+      <c r="L14" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="M14" s="21" t="s">
+      <c r="M14" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="N14" s="23"/>
+      <c r="N14" s="21"/>
       <c r="O14" ph="1"/>
       <c r="P14" ph="1"/>
       <c r="Q14" ph="1"/>
       <c r="R14" ph="1"/>
       <c r="S14" ph="1"/>
     </row>
-    <row r="15" spans="2:19" ht="201" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="18">
+    <row r="15" spans="2:19" ht="201" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="16">
         <v>2</v>
       </c>
-      <c r="C15" s="35"/>
-[...10 lines deleted...]
-      <c r="N15" s="23"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="17" ph="1"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="17"/>
+      <c r="J15" s="17" ph="1"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="21"/>
       <c r="O15" ph="1"/>
       <c r="P15" ph="1"/>
       <c r="Q15" ph="1"/>
       <c r="R15" ph="1"/>
       <c r="S15" ph="1"/>
     </row>
-    <row r="16" spans="2:19" ht="201" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="18">
+    <row r="16" spans="2:19" ht="201" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="16">
         <v>3</v>
       </c>
-      <c r="C16" s="35"/>
-[...10 lines deleted...]
-      <c r="N16" s="23"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="17" ph="1"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="17" ph="1"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="21"/>
       <c r="O16" ph="1"/>
       <c r="P16" ph="1"/>
       <c r="Q16" ph="1"/>
       <c r="R16" ph="1"/>
       <c r="S16" ph="1"/>
     </row>
-    <row r="17" spans="2:19" ht="201" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="18">
+    <row r="17" spans="2:19" ht="201" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="16">
         <v>4</v>
       </c>
-      <c r="C17" s="35"/>
-[...10 lines deleted...]
-      <c r="N17" s="23"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="17" ph="1"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17" ph="1"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="19"/>
+      <c r="N17" s="21"/>
       <c r="O17" ph="1"/>
       <c r="P17" ph="1"/>
       <c r="Q17" ph="1"/>
       <c r="R17" ph="1"/>
       <c r="S17" ph="1"/>
     </row>
-    <row r="18" spans="2:19" ht="201" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="18">
+    <row r="18" spans="2:19" ht="201" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="16">
         <v>5</v>
       </c>
-      <c r="C18" s="35"/>
-[...10 lines deleted...]
-      <c r="N18" s="23"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="17" ph="1"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="17" ph="1"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="20"/>
+      <c r="M18" s="19"/>
+      <c r="N18" s="21"/>
       <c r="O18" ph="1"/>
       <c r="P18" ph="1"/>
       <c r="Q18" ph="1"/>
       <c r="R18" ph="1"/>
       <c r="S18" ph="1"/>
     </row>
     <row r="19" spans="2:19" ht="27" x14ac:dyDescent="0.3">
       <c r="O19" ph="1"/>
       <c r="P19" ph="1"/>
       <c r="Q19" ph="1"/>
       <c r="R19" ph="1"/>
       <c r="S19" ph="1"/>
     </row>
     <row r="20" spans="2:19" ht="27" x14ac:dyDescent="0.3">
       <c r="O20" ph="1"/>
       <c r="P20" ph="1"/>
       <c r="Q20" ph="1"/>
       <c r="R20" ph="1"/>
       <c r="S20" ph="1"/>
     </row>
     <row r="21" spans="2:19" ht="27" x14ac:dyDescent="0.3">
       <c r="O21" ph="1"/>
       <c r="P21" ph="1"/>
       <c r="Q21" ph="1"/>
       <c r="R21" ph="1"/>
@@ -2101,375 +2088,387 @@
       <c r="Q37" ph="1"/>
       <c r="R37" ph="1"/>
       <c r="S37" ph="1"/>
     </row>
     <row r="38" spans="15:19" ht="27" x14ac:dyDescent="0.3">
       <c r="O38" ph="1"/>
       <c r="P38" ph="1"/>
       <c r="Q38" ph="1"/>
       <c r="R38" ph="1"/>
       <c r="S38" ph="1"/>
     </row>
     <row r="39" spans="15:19" ht="27" x14ac:dyDescent="0.3">
       <c r="O39" ph="1"/>
       <c r="P39" ph="1"/>
       <c r="Q39" ph="1"/>
       <c r="R39" ph="1"/>
       <c r="S39" ph="1"/>
     </row>
     <row r="40" spans="15:19" ht="27" x14ac:dyDescent="0.3">
       <c r="O40" ph="1"/>
       <c r="P40" ph="1"/>
       <c r="Q40" ph="1"/>
       <c r="R40" ph="1"/>
       <c r="S40" ph="1"/>
     </row>
+    <row r="41" spans="15:19" ht="27" x14ac:dyDescent="0.3">
+      <c r="O41" ph="1"/>
+      <c r="P41" ph="1"/>
+      <c r="Q41" ph="1"/>
+      <c r="R41" ph="1"/>
+      <c r="S41" ph="1"/>
+    </row>
+    <row r="42" spans="15:19" ht="27" x14ac:dyDescent="0.3">
+      <c r="O42" ph="1"/>
+      <c r="P42" ph="1"/>
+      <c r="Q42" ph="1"/>
+      <c r="R42" ph="1"/>
+      <c r="S42" ph="1"/>
+    </row>
+    <row r="43" spans="15:19" ht="27" x14ac:dyDescent="0.3">
+      <c r="O43" ph="1"/>
+      <c r="P43" ph="1"/>
+      <c r="Q43" ph="1"/>
+      <c r="R43" ph="1"/>
+      <c r="S43" ph="1"/>
+    </row>
+    <row r="44" spans="15:19" ht="27" x14ac:dyDescent="0.3">
+      <c r="O44" ph="1"/>
+      <c r="P44" ph="1"/>
+      <c r="Q44" ph="1"/>
+      <c r="R44" ph="1"/>
+      <c r="S44" ph="1"/>
+    </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="18">
-    <mergeCell ref="K12:K13"/>
     <mergeCell ref="I12:I13"/>
-    <mergeCell ref="C18:D18"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C18:D18"/>
     <mergeCell ref="B1:N1"/>
     <mergeCell ref="M12:M13"/>
     <mergeCell ref="N12:N13"/>
-    <mergeCell ref="C17:D17"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:D13"/>
     <mergeCell ref="L12:L13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="H12:H13"/>
+    <mergeCell ref="K12:K13"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <dataValidations count="8">
-[...3 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J18 H14:H18" xr:uid="{0AD264DE-8262-405C-8ECC-9D71F6933187}">
+  <dataValidations count="5">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H14:H18" xr:uid="{0AD264DE-8262-405C-8ECC-9D71F6933187}">
       <formula1>"남, 여"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F18" xr:uid="{D6FF63BC-2128-452B-85CC-FE6AA0379BDC}">
-[...2 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F14" xr:uid="{D22D9F0D-A139-4869-9B89-E587E53285D6}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F14:F18" xr:uid="{D22D9F0D-A139-4869-9B89-E587E53285D6}">
       <formula1>"지도자, 선수, 파트너 선수"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J14" xr:uid="{70E76DE4-C7E7-4EC0-81B6-DD4CA2537CBF}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J14:J18" xr:uid="{70E76DE4-C7E7-4EC0-81B6-DD4CA2537CBF}">
       <formula1>"90,95,100,105,110,115"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:D18" xr:uid="{FF40D2A4-D6B2-49CA-929A-ABFA8C3EA35A}">
-[...2 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C14:D14" xr:uid="{2E71CB9A-4980-4FD7-A57B-6F2A0640DA68}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C14:D18" xr:uid="{2E71CB9A-4980-4FD7-A57B-6F2A0640DA68}">
       <formula1>"강원특별자치도, 경기도, 경상남도, 경상북도, 광주광역시, 대구광역시, 대적광역시, 부산광역시, 서울특별시, 세종특별자치시, 울산광역시, 인천광역시, 전라남도, 전라북도, 제주특별자치도,  충청남도, 충청북도"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I14:I18" xr:uid="{31EBB1AA-FFD1-462E-A2EA-2FEFF854B57E}">
       <formula1>"2인 1조, 3인 1조, 미신청"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="L14" r:id="rId1" xr:uid="{5E744111-9446-43F1-80D4-053BBE485876}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC238B12-45A4-48B4-8D0B-E83F3EDD5FD6}">
-  <dimension ref="A2:P23"/>
+  <dimension ref="B2:P23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:J9"/>
+      <selection activeCell="B20" sqref="B20:J20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.625" customWidth="1"/>
     <col min="2" max="2" width="3.375" customWidth="1"/>
     <col min="3" max="5" width="11.125" customWidth="1"/>
     <col min="6" max="6" width="8.375" customWidth="1"/>
     <col min="7" max="7" width="9.625" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="2.875" customWidth="1"/>
     <col min="10" max="10" width="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:10" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B2" s="60" t="s">
+    <row r="2" spans="2:10" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="58"/>
+    </row>
+    <row r="3" spans="2:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+    </row>
+    <row r="5" spans="2:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="48"/>
+    </row>
+    <row r="6" spans="2:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="49"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="51"/>
+    </row>
+    <row r="7" spans="2:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="49"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="51"/>
+    </row>
+    <row r="8" spans="2:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="49"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="51"/>
+    </row>
+    <row r="9" spans="2:10" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="49"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="51"/>
+    </row>
+    <row r="10" spans="2:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="22"/>
+      <c r="C10" s="60" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="61"/>
-[...21 lines deleted...]
-      <c r="B5" s="50" t="s">
+      <c r="G10" s="60"/>
+      <c r="H10" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="27"/>
+      <c r="J10" s="23"/>
+    </row>
+    <row r="11" spans="2:10" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="22"/>
+      <c r="C11" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="54"/>
+      <c r="E11" s="54"/>
+      <c r="F11" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="54"/>
+      <c r="H11" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" s="27"/>
+      <c r="J11" s="23"/>
+    </row>
+    <row r="12" spans="2:10" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="22"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="54"/>
+      <c r="E12" s="54"/>
+      <c r="F12" s="54"/>
+      <c r="G12" s="54"/>
+      <c r="H12" s="54"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="23"/>
+    </row>
+    <row r="13" spans="2:10" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="22"/>
+      <c r="C13" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="55"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="55"/>
+      <c r="J13" s="23"/>
+    </row>
+    <row r="14" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="22"/>
+      <c r="C14" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
+      <c r="G14" s="52"/>
+      <c r="H14" s="52"/>
+      <c r="J14" s="23"/>
+    </row>
+    <row r="15" spans="2:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="22"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="52"/>
+      <c r="F15" s="52"/>
+      <c r="G15" s="52"/>
+      <c r="H15" s="52"/>
+      <c r="J15" s="23"/>
+    </row>
+    <row r="16" spans="2:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="22"/>
+      <c r="C16" s="52"/>
+      <c r="D16" s="52"/>
+      <c r="E16" s="52"/>
+      <c r="F16" s="52"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="J16" s="23"/>
+    </row>
+    <row r="17" spans="2:16" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="22"/>
+      <c r="C17" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="51"/>
-[...99 lines deleted...]
-      <c r="C13" s="59" t="s">
+      <c r="D17" s="52"/>
+      <c r="E17" s="52"/>
+      <c r="F17" s="52"/>
+      <c r="G17" s="52"/>
+      <c r="H17" s="52"/>
+      <c r="J17" s="23"/>
+    </row>
+    <row r="18" spans="2:16" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="22"/>
+      <c r="C18" s="52"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="52"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="52"/>
+      <c r="J18" s="23"/>
+    </row>
+    <row r="19" spans="2:16" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="24"/>
+      <c r="C19" s="53"/>
+      <c r="D19" s="53"/>
+      <c r="E19" s="53"/>
+      <c r="F19" s="53"/>
+      <c r="G19" s="53"/>
+      <c r="H19" s="53"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="26"/>
+      <c r="P19" s="29"/>
+    </row>
+    <row r="20" spans="2:16" ht="56.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="D13" s="59"/>
-[...90 lines deleted...]
-      <c r="P20" s="34"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="43"/>
+      <c r="H20" s="43"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="44"/>
+      <c r="P20" s="29"/>
     </row>
     <row r="22" spans="2:16" x14ac:dyDescent="0.3">
-      <c r="B22" s="49"/>
-[...7 lines deleted...]
-      <c r="J22" s="49"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
     </row>
     <row r="23" spans="2:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="49"/>
-[...7 lines deleted...]
-      <c r="J23" s="49"/>
+      <c r="B23" s="45"/>
+      <c r="C23" s="45"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="C11:E12"/>
     <mergeCell ref="B20:J20"/>
     <mergeCell ref="B22:J23"/>
     <mergeCell ref="B5:J9"/>
     <mergeCell ref="C17:H19"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="F11:G12"/>
     <mergeCell ref="C13:H13"/>
     <mergeCell ref="C14:H16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">